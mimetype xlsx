--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -17,51 +17,51 @@
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="執行成果資料" sheetId="1" r:id="rId1"/>
     <sheet name="填寫說明" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'執行成果資料'!A1:T532</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'執行成果資料'!A1:AE1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -415,51 +415,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T532"/>
+  <dimension ref="A1:AE1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="10.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="30.83203125" customWidth="1"/>
     <col min="9" max="9" width="13.83203125" customWidth="1"/>
     <col min="10" max="10" width="13.83203125" customWidth="1"/>
     <col min="11" max="11" width="30.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="13.83203125" customWidth="1"/>
     <col min="14" max="14" width="13.83203125" customWidth="1"/>
     <col min="15" max="15" width="10.83203125" customWidth="1"/>
     <col min="16" max="16" width="12.83203125" customWidth="1"/>
     <col min="17" max="17" width="30.83203125" customWidth="1"/>
     <col min="18" max="18" width="22.83203125" customWidth="1"/>
     <col min="19" max="19" width="12.83203125" customWidth="1"/>
     <col min="20" max="20" width="14.83203125" customWidth="1"/>
   </cols>
@@ -503,32977 +503,88 @@
       </c>
       <c r="M1" t="str">
         <v>告示牌緯度</v>
       </c>
       <c r="N1" t="str">
         <v>告示牌經度</v>
       </c>
       <c r="O1" t="str">
         <v>距離公尺</v>
       </c>
       <c r="P1" t="str">
         <v>回報人員</v>
       </c>
       <c r="Q1" t="str">
         <v>備註</v>
       </c>
       <c r="R1" t="str">
         <v>送出時間</v>
       </c>
       <c r="S1" t="str">
         <v>後校正值</v>
       </c>
       <c r="T1" t="str">
         <v>後校正日</v>
       </c>
-    </row>
-[...32919 lines deleted...]
-        <v/>
+      <c r="U1" t="str">
+        <v>勤務來源</v>
+      </c>
+      <c r="V1" t="str">
+        <v>擇點原因</v>
+      </c>
+      <c r="W1" t="str">
+        <v>天候</v>
+      </c>
+      <c r="X1" t="str">
+        <v>機況</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>監錄模式</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>開始時間</v>
+      </c>
+      <c r="AA1" t="str">
+        <v>結束時間</v>
+      </c>
+      <c r="AB1" t="str">
+        <v>陳情編號</v>
+      </c>
+      <c r="AC1" t="str">
+        <v>百大點位編號</v>
+      </c>
+      <c r="AD1" t="str">
+        <v>佐證連結</v>
+      </c>
+      <c r="AE1" t="str">
+        <v>聲音盒子編號</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:T532"/>
+  <autoFilter ref="A1:AE1"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:T532"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:AE1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18.83203125" customWidth="1"/>
     <col min="2" max="2" width="80.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>說明</v>
       </c>
       <c r="B1" t="str">
         <v>本檔案可直接回匯平台。匯入與匯出使用同一格式。</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">